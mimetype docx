--- v0 (2026-06-15)
+++ v1 (2026-07-05)
@@ -1,8480 +1,9321 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/word/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+    <w:p w14:paraId="2902F57C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:pageBreakBefore/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_heading=h.6y9e6r58ec1z" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.6y9e6r58ec1z" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="088AAA89">
-[...7 lines deleted...]
-            <wp:extent cx="1939925" cy="1703070"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CD6E433" wp14:editId="6AFD4999">
+            <wp:extent cx="1417320" cy="832104"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-[...79 lines deleted...]
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="8" name="image1.png" descr="Department for Education logo"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png" descr="Department for Education logo"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8"/>
                     <a:srcRect b="9386"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1417320" cy="832104"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="000C09C5" w:rsidRDefault="000C09C5">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="0D0D0D"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="11FD60F4" wp14:editId="407D398C">
+            <wp:extent cx="2857500" cy="2390775"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="image2.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2857500" cy="2390775"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719062EC" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.tq1ji63cjvj1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2FDF82" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069E6E19" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t xml:space="preserve">Expression of Interest: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F26FD4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t xml:space="preserve">Expression of Interest: </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t>Early Year Learning Lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB8DB14" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00960FC7">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>Early Year Learning Lead</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t xml:space="preserve">PSED </w:t>
+      </w:r>
+      <w:r w:rsidR="00060F7F">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Lead </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    <w:p w14:paraId="57B9578B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    <w:p w14:paraId="7C60620F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Deadline for applications: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00D627D8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    <w:p w14:paraId="189ECF3D" w14:textId="599F1024" w:rsidR="00422F06" w:rsidRDefault="00D627D8">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuesday </w:t>
       </w:r>
-      <w:r w:rsidR="00060F7F" w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidR="00CF2F47">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>23rd June 2026</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2F47" w:rsidRPr="00CF2F47">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2F47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July</w:t>
+      </w:r>
+      <w:r w:rsidR="00060F7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>, Midday</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+    <w:p w14:paraId="1F811F52" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379B3D32" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5610"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="003E1490" w:rsidRDefault="003E1490" w:rsidP="003E1490">
+    <w:p w14:paraId="598767AD" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06"/>
+    <w:p w14:paraId="3AA140BF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.8baa227k01tl" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Expression of interest (EOI) form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E1490" w:rsidRDefault="003E1490">
+    <w:p w14:paraId="573DC49D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Applicant details:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10098" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5094"/>
         <w:gridCol w:w="5004"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="1B34C8A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="77ACA415" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="bookmark=kix.m35w2w4rj3hj" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5004" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="351FACCB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Forename(s):</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="bookmark=kix.jcraxf1xblfq" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="1A2645C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="53019D02" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="7FF12B5E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Previous Surname(s):   </w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="bookmark=kix.tsrxqzfvjj16" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="5"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="6219A697" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="0D18C8FF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="bookmark=kix.jngn4poqgoco" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="6"/>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Ms</w:t>
+              <w:t xml:space="preserve">Ms    </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                <w:b/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="bookmark=kix.665o33ygrokc" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="7"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mrs</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="bookmark=kix.zyuvfj8vd37" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Miss </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="bookmark=kix.hd258uswawkd" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="9"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="bookmark=kix.7qtociyhtf9r" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="10"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other (please state):</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="bookmark=kix.vj99sx2uhmjw" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="11"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="0AE3A5D2" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A5D3231" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="445B77E3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04132380" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D45856B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F1C4240" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="4B0D7306" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2066"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="494FA36E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Home Address (including postcode):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="0F3D9F63" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="bookmark=kix.m1ts8u4pu6w" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="12"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="4A184612" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="204507B8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="1345D5E5" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address to which correspondence should be sent if not home address (including postcode):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="792B6092" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="bookmark=kix.nul8q7w28f0z" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="13"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="1024AB97" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="69D77EB8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="0B2541E6" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="2F5DBAFF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="39DB8315" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="35408A2E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="0801E07B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="74B48570" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="5E028AB0" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Daytime telephone number: </w:t>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="bookmark=kix.4cqybtkyn7" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="14"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5004" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="228F7627" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Evening telephone number: </w:t>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="bookmark=kix.107fgee1b5zy" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="15"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="04A0C5F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="4C7020A2" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email address:  </w:t>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="bookmark=kix.eb9jzjxcxosi" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="16"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="069E7932" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="26D64EEC" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you hold a current driving licence?   Yes </w:t>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="bookmark=kix.q19zaazzzr2" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="17"/>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>☐  No</w:t>
+              <w:t xml:space="preserve">☐  No </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:bookmarkStart w:id="18" w:name="bookmark=kix.5z5c0ndpih" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="6BB3BA07" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="089C3541" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">National Insurance Number: </w:t>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="bookmark=kix.gubucke14b4o" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="19"/>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="0BB73459" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="68F4A051" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Current role:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="0FA92198" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="0E5FE38C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Current employer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06" w:rsidRPr="000C09C5">
+      <w:tr w:rsidR="00422F06" w14:paraId="019CACDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="667A6C61" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Current employer address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="72A07C24" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="11C75377" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="26D9A7EA" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070B91E1" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E81E5B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E17D0D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05871618" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...42 lines deleted...]
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A675D4E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10098" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="2462A249" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="5A7330DB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Please indicate if you are applying as an individual or if you will be released from your current employer to carry out the role of</w:t>
             </w:r>
-            <w:r w:rsidR="00960FC7" w:rsidRPr="000C09C5">
+            <w:r w:rsidR="00960FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Early PSED Lead</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="10263241" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Applying as an individual / Released from employer (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>delete as appropriate</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="bookmark=kix.drp29b1skpvp" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkStart w:id="21" w:name="bookmark=kix.yogett4m2mfz" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="20"/>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="39D74E97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="76F8869C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>If you will be released from your current employer, please confirm you have your manager’s/setting owner’s/head teacher’s permission to take part in this programme:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="37510270" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>delete as appropriate</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="2AE4AF48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="13EED0C6" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please also attach a letter of support from a senior leader confirming your employer’s commitment to releasing you for the relevant number of days to take part in the programme. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="4BCBEE35" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I have attached a letter of support:  Yes/No (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>delete as appropriate</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="697E3C85" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3335"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Note for employers</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: releasing a member of staff to participate in the programme as an EML will help support professional development at your setting or organisation, as well as grow connections with other early years settings and networks. Your setting will benefit from close involvement with evidence-informed practice within the sector. This will, in turn, influence educator practice along with the quality of early education and care in your setting. The EML will remain employed by your setting/school during their participation in the programme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="54FDE6EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="22252564" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please confirm you are willing and able to travel within the EYSPH area to undertake the responsibilities required for the </w:t>
             </w:r>
-            <w:r w:rsidR="00D627D8" w:rsidRPr="000C09C5">
+            <w:r w:rsidR="00D627D8">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Early PSED Lead</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> role (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>deliver training, provide bespoke support to educators and settings, participate in networks etc)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+          <w:p w14:paraId="061824B4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:p w14:paraId="6744C9C8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C09C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No (delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06" w:rsidP="000C09C5">
+    <w:p w14:paraId="2B911A2B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A5B810" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089332DB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1212A48C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703F500B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EEB73F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3335"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
-      <w:pPr>
+    <w:p w14:paraId="2BF8D277" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3335"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03AEEC43" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3335"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AA6F53" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7DAAB3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090A9648" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...61 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Questions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="7634085E" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00E90FEE" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="00E90FEE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe your relevant experience of working in early years, including your current and past relevant roles.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    <w:p w14:paraId="4531F18A" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="0096200C" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="0096200C">
+        <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="280C0A7C" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00F814EF" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F814EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>How many years you have worked in early years, the type of settings you have experience of and relevant roles e.g. room leader, nursery manager, EYFS lead</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00960FC7" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t xml:space="preserve">How many years you have worked in early years, the type of settings you have experience of and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F814EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roles e.g. room leader, nursery manager, EYFS lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FAF83B" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00B749FE" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B749FE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Any relevant experience outside of working directly within settings.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="6711F0AF" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00B749FE" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B749FE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Include any experience of working with children with SEND, EAL, or from disadvantaged backgrounds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="364B5027" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00060F7F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024EB533" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C09C5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please aim for 300 words) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="4BD406A4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
-[...412 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_1"/>
+              <w:id w:val="-9411208"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="208A0E84" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6B5B9F24" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="34F519F8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="39F21C88" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="183D544B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="03D76E48" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7AAE79FF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="128B3489" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="016B19DB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="04CB8EE0" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1034D037" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="55248CBA" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7637A5B9" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4FDD9AAC" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0383AB0E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6D45E125" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2CDB36F6" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="70D85235" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="35D6A91A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="07220904" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3FC08544" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="57C55EFD" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="49D9EF38" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="48BB12FB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+    <w:p w14:paraId="200FAB28" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+    <w:p w14:paraId="1425CE63" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00622FB2">
+    <w:p w14:paraId="096B6FEE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B1A745" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6AE98B" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00EC638E" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="00EC638E">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Please describe how you ensure your practice aligns with EYFS requirements including safeguarding and welfare requirements</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t>Please describe how you ensure your practice aligns with EYFS requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including safeguarding and welfare requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338E4D7E" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00E77956" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="00E77956">
+        <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="753FA600" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00EC638E" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EC638E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>How you use child development milestones to inform planning or assessment in PSED</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00960FC7" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t>How you use child development milestones to inform planning or assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in PSED</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D035ED" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00EC638E" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C09C5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EC638E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00960FC7" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t xml:space="preserve">How you have implemented strategies to address gaps in learning and development </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in PSED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC638E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and how successful these were</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB19C8A" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00B749FE" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B749FE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Your understanding of EYFS safeguarding and welfare requirements and other statutory requirements such as ‘Working Together to Safeguard Children’ and ‘Keeping Children Safe in Education’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="000C09C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="1BCF3300" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C09C5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00060F7F" w:rsidRPr="000C09C5">
+      <w:r w:rsidR="00060F7F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please aim for 300 words) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="76E44ACF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="04C6752D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
-[...412 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_2"/>
+              <w:id w:val="191326706"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2F16CFCD" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="192EB4D5" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2FDBFC30" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="256688BE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6998A98D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="20AD7FD5" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B0DE0A7" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1E702B14" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="503171E3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="13EAE038" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="34A87426" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3D7CAB4C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="72C4661D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="738E48C3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="348A6623" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3C7D2BF3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="290BDDF3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="474E707E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="273E7AF9" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="23007D33" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="64CFBFBA" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="10FB373D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1082CB85" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00622FB2" w:rsidRPr="00622FB2" w:rsidRDefault="00622FB2">
+    <w:p w14:paraId="4C89FA3E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6451ED85" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00E90FEE" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="00E90FEE">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Please describe your experience of supporting early years educators and settings to develop their understanding of children’s PSED through leading professional development training, mentoring and/or coaching.</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t>Please describe your experience of supporting early years educator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90FEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and settings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90FEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to develop their understanding of children’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>PSED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90FEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through leading professional development training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90FEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mentoring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90FEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>coaching.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3611EEB8" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="00EB6674">
+        <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="68FFD5CB" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="000C6B73" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Experience of leading professional development training.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="39B9BB7E" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00775C1D" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Experience of using a mentoring and/or coaching model of support.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="255A9616" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Experience of providing both face-to-face and remote support, how you build trusting relationships and how you tailor your support for different settings or individuals.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="1F3C7E25" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00074206" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>The approaches you used and the impact of your support.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01526">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approaches </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>you used and the impact of your support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC01519" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00060F7F" w:rsidRPr="00622FB2">
+      <w:r w:rsidR="00060F7F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Please aim for 300 words)</w:t>
       </w:r>
-      <w:r w:rsidR="00060F7F" w:rsidRPr="00622FB2">
+      <w:r w:rsidR="00060F7F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="59F6611B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="512ED771" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
-[...466 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_3"/>
+              <w:id w:val="-472982259"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5BF840EB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5DDF57BA" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5C356B09" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="08582AC4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="396D434C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2FBB86E3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="483288DB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="55B923F5" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3AA54525" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="715A7FCB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="37E58968" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7BD51B97" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="399074A1" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="75D7193B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="57EFD6FB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2717406A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="420EE532" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="507B7BF7" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2C4F938A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="03DBE2B0" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="25942D57" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="409C2D4F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="42830D36" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="389E9E78" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="383230DE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7889953A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+    <w:p w14:paraId="0D0BF02E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="1E09DE4B" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="002F7440" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="002F7440">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Please describe how you ensure your PSED practice is evidence informed and how you have supported settings/educators to use an evidence informed approach. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD030F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe how you ensure your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PSED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD030F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practice is evidence informed and how you have supported settings/educators to use an evidence informed approach.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7440">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA1A4F4" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    <w:p w14:paraId="03423050" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00EB6674" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="002F7440">
+        <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="1D44105B" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Examples of resources or approaches you have used that are grounded in the latest research.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="57343BBE" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="006C06C5" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="002F7440">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>How you have signposted early years settings/educators to appropriate PSED professional development and age-appropriate, evidence-informed interventions.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t>How you have signposted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7440">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">early years settings/educators to appropriate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>PSED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7440">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professional development and age-appropriate, evidence-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>informed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7440">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interventions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E4B9D9" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00060F7F" w:rsidRPr="00622FB2">
+      <w:r w:rsidR="00060F7F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Please aim for 300 words)</w:t>
       </w:r>
-      <w:r w:rsidR="00060F7F" w:rsidRPr="00622FB2">
+      <w:r w:rsidR="00060F7F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="26BA7ACC" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="5B01B709" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
-[...484 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_4"/>
+              <w:id w:val="-330811550"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5B05AA17" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="035B2739" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5AFC7AA4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="22F9C39D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="62D2364D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="357A00C3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="247C1C0C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="484CBEB8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="433D61D3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="24DEB259" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0E6CB9E1" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7C23B364" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="00A60E8D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7D88D737" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="05B54854" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="16A47A63" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3EF7E076" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="466AE70F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0E2EFC46" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B90CA65" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3CB14AAD" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="788A9B59" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="787690A0" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="77974E85" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="02AC4306" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2593F6A7" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="386A245C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+    <w:p w14:paraId="6BD7B766" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="4DA3A9CF" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00EE238E" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009733B0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PSED lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005590D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009733B0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">will be expected to develop and deliver a locally specific </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PSED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009733B0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delivery plan. Please describe your experience of working with stakeholders and how you would use this to develop and implement a delivery plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB63774" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="00DF6A0D">
+        <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="5B7A1B08" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="003F1846" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r w:rsidRPr="003F1846">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>How you engage stakeholders including harder to reach stakeholders.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t xml:space="preserve">How you engage stakeholders </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>including harder to reach stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766BDD17" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t>How you would ensure the delivery plan strengthened and complemented existing offers and avoided duplication/overlap.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="230DBDBC" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Experience of engaging and motivating a diverse audience who may have less confidence in supporting children with PSED.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000318AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">xperience </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000318AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>engaging and motivating a diverse audience who may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have less confidence in supporting children with PSED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000318AB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61348ADE" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00C21C13" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1846">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Your experience of working in partnership with a range of stakeholders including </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+        <w:t xml:space="preserve">Your experience of working in partnership with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a range of stakeholders including </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C061FB" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="001E427C" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21C13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e.g. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>settings, local authorities, Best Start Family Hubs, early years networks</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00422F06">
+        <w:t>settings, local authorities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21C13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Best Start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21C13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family Hubs, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>early years networks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006710FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E427C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7BB345" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26995D26" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please aim for 300 words) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="649730AD" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="9032" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9032"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="2AE736F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9032" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
-[...430 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_5"/>
+              <w:id w:val="101145477"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="17334DB1" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="263847E8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="582B697E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="147AFB4A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4D070AAB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="22311239" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4F94CEDA" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1AD0593D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="45FC3D0C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="78BEBE90" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="48A185E9" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="779B0F30" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="12A29296" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="01DE3892" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="452CF5BB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="68DBE5B8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5708AC11" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="02BDFB6B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4D62F948" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="69022EF3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="13D0116C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="30391A5A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="19B4B86D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4513FD3F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2" w:rsidP="003E1490">
+    <w:p w14:paraId="0333D2AF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+    <w:p w14:paraId="76264535" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="353A06F5" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="00960FC7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please list relevant qualifications and training for this role</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+    <w:p w14:paraId="0E29A36C" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>E.g. Level 6 qualification in a relevant subject, additional relevant qualifications above Level 6, teaching qualifications, leadership/coaching qualifications, recent relevant CPD, safeguarding training.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00960FC7" w:rsidRPr="00622FB2" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+    <w:p w14:paraId="6E6F2579" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FD787C" w14:textId="77777777" w:rsidR="00960FC7" w:rsidRPr="0013721D" w:rsidRDefault="00960FC7" w:rsidP="00960FC7">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This question is not scored. You must demonstrate that you meet the </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:t>This question is not scored. Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013721D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou must demonstrate that you meet the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013721D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>essential requirement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+      <w:r w:rsidRPr="0013721D">
+        <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of holding a Level 6 qualification. Other qualifications and training will only be considered if two candidates receive the same or very similar scores at both the EOI and interview stages.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="6F040BAE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422F06">
+      <w:tr w:rsidR="00422F06" w14:paraId="5720A743" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
-[...466 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_6"/>
+              <w:id w:val="-1290723208"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0940FBDD" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1D0B0542" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4AD582C0" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7C05EE6A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0A986394" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1330DD0A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="549C8BEB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="14B0948F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="553FF1CA" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="112BA2EF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5216686A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="40B09030" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="50984792" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7CFE8679" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4B79D960" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1C9516D0" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1E98E25C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6A30B11F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6907D9F6" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6D419B30" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="08EB8510" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4E5C7DC5" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4D51C8EE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="55962E8C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7D8493C3" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6225970D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+    <w:p w14:paraId="1ABD9181" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7583C55F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B37C09A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">References </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F">
+    <w:p w14:paraId="04E4ADCA" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>It is our policy to take up references for shortlisted candidates. Give names and addresses of three referees, one of which should be your present or most recent employer. If you are known to your referee/s by a former name please supply the name by which you were known. Your referee should have direct knowledge of your professional capacities and performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="53EBC9B1" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A564B1" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We reserve the right to take up references with any previous employer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="3F14A887" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00422F06" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16920ECC" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Any reference must include any disciplinary action taken relating to any offence against children or disadvantaged adults, including any in which the penalty has expired and whether the applicant has been the subject of any child protection concerns and any outcomes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06">
+    <w:p w14:paraId="7C4E7415" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...27 lines deleted...]
-            <w:tcBorders>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_7"/>
+        <w:id w:val="-54417956"/>
+        <w:lock w:val="contentLocked"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="a7"/>
+            <w:tblW w:w="10188" w:type="dxa"/>
+            <w:tblInd w:w="-108" w:type="dxa"/>
+            <w:tblBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-[...1450 lines deleted...]
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00622FB2">
+              <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="3168"/>
+            <w:gridCol w:w="3330"/>
+            <w:gridCol w:w="3690"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00422F06" w14:paraId="569FF1B6" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="431"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="68C850DF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Name of referee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="67D375F8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Status or job</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="366187B5" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Address for contact</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00422F06" w14:paraId="19235D67" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="2713"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5108AD7B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">1. </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="54F423C5" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="350D1F79" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="537D35CE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0585F94E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7FB9D42A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="170D3D41" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="71F3B2F6" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2D258B18" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1455D7C9" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3C43F91C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="16B87EC4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Tel. No: </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3EE3E5A4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="47EDA682" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0319B294" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0BE49A15" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5BF7C197" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4ACAA3E6" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5AFE883E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="71BD9C9F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="122E6165" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="185B2D3F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7CE37D49" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3E4A4A96" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="431C3A14" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2CECE616" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1743A526" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Email address:</w:t>
+                </w:r>
+                <w:bookmarkStart w:id="22" w:name="bookmark=kix.glglo0v02mjt" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="22"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00422F06" w14:paraId="4C495788" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="2518"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7CC2ED8A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">2. </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5D1FBF04" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="25EFEE45" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0094A38A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="615289C5" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="367C43F4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5847B078" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5149DAB6" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="19586045" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6E71FCF9" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2602C85B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="53CD141D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Tel. No: </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7D897A31" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1E21ABF4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0CCE76C0" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="67AE65AF" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="287FE4C9" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4D78B04F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2A10B6DE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5E443944" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7A55BEA4" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="467F8AB8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="25F99979" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="73818E9F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Email address:</w:t>
+                </w:r>
+                <w:bookmarkStart w:id="23" w:name="bookmark=kix.ymg1o55xsxsb" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="23"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00422F06" w14:paraId="1862FF0F" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="535"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34AFDA4B" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Name of referee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="59563993" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Status or job</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BEB9D6F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Address for contact</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="79038DC7" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00422F06" w14:paraId="27F6F06C" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="535"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="28DFAE5A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">3. </w:t>
+                </w:r>
+                <w:bookmarkStart w:id="24" w:name="bookmark=kix.1ohmafovj1f4" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="24"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="28308C9C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="698F154F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="31317355" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5122527A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2CC300EA" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5006EEBE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3501D1C8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="21D9A892" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3624A462" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="36C3180C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Tel No: </w:t>
+                </w:r>
+                <w:bookmarkStart w:id="25" w:name="bookmark=kix.muygtxu6xj9e" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="25"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="757E5308" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0A444F79" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="26" w:name="bookmark=kix.ys1jetemq2bj" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="26"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79A98848" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="27" w:name="bookmark=kix.5llfd9cre5su" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="27"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="77DE1C40" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1EEECB3F" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="49F7FD70" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="49C28B74" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="476CABD8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2F095AFB" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="14F41D09" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="740AB18A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="594A0214" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="073E985A" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="28" w:name="bookmark=kix.eqal81redg9a" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="28"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Email address: </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="07677B6E" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00422F06" w14:paraId="00752893" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="892"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10188" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="47722152" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>May we approach your present employer before the interview?</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                      </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Yes</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> ☐                    </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> No</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> ☐ </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="29A24474" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5128E0B2" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2840E7BE" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DECLARATION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="5D07225D" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Immigration, Asylum and Nationality Act (2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="75BE286B" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>In accordance with the Immigration, Asylum and Nationality Act 2006, the employer will require new members of staff to provide documentary evidence that they are entitled to undertake the position applied for/have an ongoing entitlement to live and work in the United Kingdom. Therefore, all candidates shortlisted for interview are required to complete a declaration and to produce acceptable specified documentary evidence at interview.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="1B217A86" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm that I am legally entitled to work in the UK. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>Sign          ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="6E661EA6" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Safeguarding Vulnerable Groups Act (2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="5EB2BA71" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>The employer is obliged by law to operate a checking procedure for employees who have substantial access to children and young people.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="09A76FE0" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm, below, that I am not barred by the Disclosure and Barring Service (DBS) from working with or applying to work with children (and/or vulnerable adults if appropriate), or included on the Children’s Barred List (or the Adults Barred List if appropriate). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Sign          ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="777B8A49" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Rehabilitation of Offenders Act (ROA) 1974 (Exceptions) Order 1975 (as amended)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00622FB2">
+    <w:p w14:paraId="59750F46" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All posts involving direct contact with children are exempt from the Rehabilitation of Offenders Act 1974. However, amendments to the exceptions order 1975 (2013 &amp; 2020) provide that certain spent convictions and cautions are ‘protected’. These are not subject to disclosure to employers and cannot be taken into account. Guidance and criteria on the filtering of these cautions and convictions can be found on the Ministry of Justice website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD7DAE6" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F5AE07" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>If the job for which you have applied involves substantial access to children and you have been shortlisted for the post, it is likely you will be provided with a self-disclosure form by the potential employer on which you will be asked to disclose any unspent convictions, cautions, reprimands or final warnings that are not "protected" as defined by the Rehabilitation of Offenders Act 1974 (Exceptions) Order 1975 (as amended in 2013 &amp; 2020). The possession of a criminal record will not automatically debar you from consideration for the post for which you have applied and any information given should be treated as confidential and only be used by the potential employer in relation to the post for which you have applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2221C6" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2176A3F7" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Guidance and criteria on the filtering of these cautions and convictions can be found at the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00622FB2">
+        <w:r w:rsidRPr="00FB0BF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Disclosure and Barring Service website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">. You may be asked for further information about your criminal history during the recruitment process. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="5F7CF818" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5846A7DB" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>If you are the successful applicant it is likely you will be provided with an Enhanced Disclosure &amp; Barring Service (DBS) application and consent form. Failure to complete this form may result in your application not proceeding any further</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00622FB2" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00622FB2">
+    <w:p w14:paraId="29A24F0E" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FB0BF9">
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">          _____________________________________</w:t>
-[...75 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve">I agree that the appropriate enquiry may be made to the Disclosure &amp; Barring Service or successor body. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-      </w:pPr>
-[...73 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00057039" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BFA566" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00057039" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Sign          ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3927AD" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00057039" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Disclosure</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+        <w:t>Data Protection Act (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B3E7B9" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00057039" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Information from this application form may be held securely by Bradford Council or the employing school. The employers are registered under the Data Protection Act (2018); individuals have the right of access to personal data concerning them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CD6FCF" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>I hereby give my consent for the information provided on this form to be held on computer or other relevant filing systems and to be shared with other accredited organisations or agencies in accordance with the Data Protection Act 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08473C9B" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Sign          ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FECC912" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EA8B50" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00057039" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EF3263" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00057039" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Please note that you may be required to complete a medical questionnaire and/or consent to a medical examination for certain posts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646CCDE3" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00057039" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D237A12" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00057039" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclosure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150EE101" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="0023330A" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>A candidate for any appointment with the Council / Governing Body must state below any known relationship to a Councillor, Co-opted Member, Director or Assistant Director of the Council, any member of the Governing Body or existing employees of the Governing Body when making an application. A candidate failing to disclose such a relationship or seeking to improperly influence the recruitment and selection process shall be disqualified from appointment, or if appointed, shall be liable to dismissal without notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="76DA9C61" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BAE3E35" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Are you related to a Councillor or Senior Officer of the Council or any member of the Governing Body or existing employees of the Governing Body?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="26955298" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00000000" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-        <w:object w:dxaOrig="225" w:dyaOrig="225">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1F157F96">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:18pt;height:16pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:18pt;height:15.6pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId12" w:name="DefaultOcxName" w:shapeid="_x0000_i1030"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00060F7F" w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t> Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:18pt;height:16pt" o:ole="">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:pict w14:anchorId="16CC5B29">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:18pt;height:15.6pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId13" w:name="DefaultOcxName1" w:shapeid="_x0000_i1033"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00060F7F" w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t> No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="498E54CE" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="74583687" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="7730D51F" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="0023330A" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023330A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm that the above information is complete and accurate and that any offer of employment is subject to satisfactory references and, if required for the post, a satisfactory enhanced DBS check. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="276CFEAC" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023330A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B72E26E" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Sign          --------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="2165568D" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B628BA" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Name        --------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="324548AE" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="003E1490" w:rsidRDefault="00060F7F" w:rsidP="003E1490">
+    <w:p w14:paraId="2701FE46" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Date          -------------------------------------------------------</w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    </w:p>
+    <w:p w14:paraId="12848CB6" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="003E1490">
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0216EE53" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00622FB2">
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C18F37" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="509FF923" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2425A17D" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B0EFDB" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+      <w:pPr>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Policy Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="68EE8E48" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
+    <w:p w14:paraId="22D54550" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRPr="00FB0BF9" w:rsidRDefault="00060F7F" w:rsidP="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00622FB2">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="00060F7F" w:rsidRPr="00622FB2" w:rsidRDefault="00060F7F">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>We are committed to the rights of the child, the child’s safety and emotional well being, and the protection of the child from all forms of abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD0C9C7" w14:textId="77777777" w:rsidR="00060F7F" w:rsidRDefault="00060F7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D9CE94" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06"/>
     <w:sectPr w:rsidR="00422F06">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1077" w:bottom="992" w:left="1077" w:header="425" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B13FB" w:rsidRDefault="00060F7F">
+    <w:p w14:paraId="30B668CA" w14:textId="77777777" w:rsidR="004037B9" w:rsidRDefault="004037B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B13FB" w:rsidRDefault="00060F7F">
+    <w:p w14:paraId="5E1AB843" w14:textId="77777777" w:rsidR="004037B9" w:rsidRDefault="004037B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{42E59408-452C-46CC-A267-E47DF80910E6}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{512B9E4E-6938-4A6E-B024-07D10316C8F1}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{F2F65C04-26BF-40DA-B7A0-FD72AE6ABFF1}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{F2152648-3F31-4A88-BE04-80EF745DF2A0}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{9EAC3E11-3418-461A-8588-585D27CF2B11}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{5C6AB5E8-BBE7-49F8-B79A-A8DC86E70998}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{E2757550-23F8-45E9-93C7-A9CCD33210C6}"/>
-[...7 lines deleted...]
-    <w:embedRegular r:id="rId6" w:fontKey="{747293D3-1E89-4521-97C0-D9BD5B479819}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{B163DA1F-6447-4253-90A3-08B56177E32D}"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{42FCC239-4C89-4139-A385-5AB0A3C452EC}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId10" w:fontKey="{DD47BE80-DA3A-41E7-BB44-2AA7F1B43979}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{7125612A-B16B-4925-86B9-A343735F7328}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{FF52779C-9C2C-4609-93A2-90721487B605}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{563A1E73-BA35-4937-A50D-5E4E8A146A7A}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{53544FCF-F11F-461C-B9A7-BF77CA3097F8}"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{58B84ADB-14D9-4CAF-80D4-99FD8EF3B217}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{1105D164-E88C-43B3-9D44-9DFAE7FBEA2E}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{1F33DC23-AB81-48D9-8CC9-2307AF0363BF}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7279FE49" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4CDE2A51" wp14:editId="020A4543">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2122170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-4761</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="" descr="OFFICIAL"/>
+              <wp:docPr id="3" name="Rectangle 3" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                        <w:p w14:paraId="06B06E6C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="190500" anchor="b" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="_x0000_s1028" alt="OFFICIAL" style="position:absolute;margin-left:167.1pt;margin-top:-.35pt;width:45.7pt;height:31.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe5ekM1AEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcyrEFy0GQQIUB&#10;ozGQ9AMoirQISCTLpS3577ukrKSPW9ELtUsuZmdmV9v7se/IRThQRpc0W6SUCM1No/SppN9fq09r&#10;SsAz3bDOaFHSqwB6v/v4YTvYQixNa7pGOIIgGorBlrT13hZJArwVPYOFsULjozSuZx5Td0oaxwZE&#10;77tkmaarZDCusc5wAYC3T9Mj3UV8KQX3z1KC8KQrKXLz8XTxrMOZ7LasODlmW8VvNNg/sOiZ0tj0&#10;DeqJeUbOTv0F1SvuDBjpF9z0iZFScRE1oJos/UPNS8usiFrQHLBvNsH/g+XfLkdHVFPSz5Ro1uOI&#10;KGkEcPTouar2j/uHQzBpsFBg7Ys9ulsGGAbFo3R9+KIWMpY0T1dpvsKpXxEyXy/zLJ9MFqMnPBTc&#10;petVTgkPBZsvm7s4hOQdyDrwX4XpSQhK6nCG0Vp2OYDH5lg6l4S+2lSq6+IcO/3bBRaGmyRwn9iG&#10;yI/1GAUvZ121aa5oAlheKWx5YOCPzOEaZJQMuBolhR9n5gQl3V6j92GP5sDNQR2DbJPmKb4zzVuD&#10;FtZz+Ojj0k38Hs7eSBW1BEZT/xtRnHOUeNvJsEi/5rHq/c/Z/QQAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADf77O/eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/HWLkKLDfJotIkx&#10;8SZFe31lt4Bl3xJ22+K/dz3V42QmM9/k68n04qxH11lGeJhHIDTXVnXcIFTb19kKhPPEinrLGuFH&#10;O1gXtzc5Zcpe+EOfS9+IUMIuI4TW+yGT0tWtNuTmdtAcvIMdDfkgx0aqkS6h3PQyjqJUGuo4LLQ0&#10;6E2r62N5MgjvtHn5Vp/V9tAuj6Wt6M1/VTvE+7vp+QmE15O/huEPP6BDEZj29sTKiR4hSRZxiCLM&#10;HkEEfxEvUxB7hDSJQBa5/H+g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe5ekM1AEA&#10;AIEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3++zv&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
+            <v:rect id="_x0000_s1028" alt="OFFICIAL" style="position:absolute;margin-left:167.1pt;margin-top:-.35pt;width:45.7pt;height:31.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPAwyV0wEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcyrEFy0GQwIUB&#10;ozGQ5AMoirQIiI9yaUv++y5pO+7jFvRCLZeL2ZnZ1fJ+1D05Cg/KmpoWk5wSYbhtldnX9O11/WVO&#10;CQRmWtZbI2p6EkDvV58/LQdXiantbN8KTxDEQDW4mnYhuCrLgHdCM5hYJww+Sus1C3j1+6z1bEB0&#10;3WfTPJ9lg/Wt85YLAMw+nR/pKuFLKXh4lhJEIH1NkVtIp09nE89stWTV3jPXKX6hwT7AQjNlsOk7&#10;1BMLjBy8+gdKK+4tWBkm3OrMSqm4SBpQTZH/pealY04kLWgOuHeb4P/B8h/HnSeqrelXSgzTOCJK&#10;WgEcPXperzePm4dtNGlwUGHti9v5yw0wjIpH6XX8ohYy1rTMZ3k5w6mfELKcT8uiPJssxkB4LLjL&#10;57OSEh4LFt8Wd2kI2Q3IeQjfhdUkBjX1OMNkLTtuIWBzLL2WxL7GrlXfpzn25o8EFsZMFrmf2cYo&#10;jM2YBCdeMdPY9oQmgONrhS23DMKOeVyDgpIBV6Om8PPAvKCk3xj0Pu7RNfDXoElBscjLHN+Z4Z1F&#10;C5tr+BjS0p35PRyClSppufW/EMU5J4mXnYyL9Ps9Vd3+nNUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;N/vs794AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8dYuQosN8mi0iTHx&#10;JkV7fWW3gGXfEnbb4r93PdXjZCYz3+TryfTirEfXWUZ4mEcgNNdWddwgVNvX2QqE88SKessa4Uc7&#10;WBe3Nzllyl74Q59L34hQwi4jhNb7IZPS1a025OZ20By8gx0N+SDHRqqRLqHc9DKOolQa6jgstDTo&#10;TavrY3kyCO+0eflWn9X20C6Ppa3ozX9VO8T7u+n5CYTXk7+G4Q8/oEMRmPb2xMqJHiFJFnGIIswe&#10;QQR/ES9TEHuENIlAFrn8f6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM8DDJXTAQAA&#10;gQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADf77O/e&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="71E66A43" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00633563">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5F0FDB07" wp14:editId="7E528484">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2122170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-4761</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="" descr="OFFICIAL"/>
+              <wp:docPr id="1" name="Rectangle 1" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                        <w:p w14:paraId="502E23F7" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="190500" anchor="b" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
@@ -8482,533 +9323,533 @@
             <v:rect id="_x0000_s1029" alt="OFFICIAL" style="position:absolute;margin-left:167.1pt;margin-top:-.35pt;width:45.7pt;height:31.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0YuxA1AEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdyrEFy0GQQIUB&#10;ozGQ9gMoirQIiI9yaUv++y5pK+njVvRC7ZKL2ZnZ1eZh1D05Cw/KmorOZzklwnDbKnOs6Pdv9acV&#10;JRCYaVlvjajoRQB92H78sBlcKRa2s30rPEEQA+XgKtqF4MosA94JzWBmnTD4KK3XLGDqj1nr2YDo&#10;us8Web7MButb5y0XAHj7fH2k24QvpeDhRUoQgfQVRW4hnT6dTTyz7YaVR89cp/iNBvsHFpopg03f&#10;oJ5ZYOTk1V9QWnFvwcow41ZnVkrFRdKAaub5H2peO+ZE0oLmgHuzCf4fLP96PniiWpwdJYZpHBEl&#10;rQCOHr3U9e5p97iPJg0OSqx9dQd/ywDDqHiUXscvaiFjRYt8mRdLnPqlonfFalHMi6vJYgyEx4L7&#10;fLUsKOGxYP15fZ+GkL0DOQ/hi7CaxKCiHmeYrGXnPQRsjqVTSexrbK36Ps2xN79dYGG8ySL3K9sY&#10;hbEZk+C7SVdj2wuaAI7XClvuGYQD87gGaMmAq1FR+HFiXlDS7wx6H/doCvwUNCmYr/Mix3dmeGfR&#10;wmYKn0Jauiu/x1OwUiUtkdG1/40ozjlJvO1kXKRf81T1/udsfwIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADf77O/eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/HWLkKLDfJotIkx&#10;8SZFe31lt4Bl3xJ22+K/dz3V42QmM9/k68n04qxH11lGeJhHIDTXVnXcIFTb19kKhPPEinrLGuFH&#10;O1gXtzc5Zcpe+EOfS9+IUMIuI4TW+yGT0tWtNuTmdtAcvIMdDfkgx0aqkS6h3PQyjqJUGuo4LLQ0&#10;6E2r62N5MgjvtHn5Vp/V9tAuj6Wt6M1/VTvE+7vp+QmE15O/huEPP6BDEZj29sTKiR4hSRZxiCLM&#10;HkEEfxEvUxB7hDSJQBa5/H+g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0YuxA1AEA&#10;AIEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3++zv&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00422F06" w:rsidRDefault="00422F06"/>
+  <w:p w14:paraId="2F878AF8" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00422F06"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="51D6AE93" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7088"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="69EF3BC6" wp14:editId="19D51A63">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2122170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-4761</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="" descr="OFFICIAL"/>
+              <wp:docPr id="4" name="Rectangle 4" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                        <w:p w14:paraId="03957819" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="190500" anchor="b" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="_x0000_s1031" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:167.1pt;margin-top:-.35pt;width:45.7pt;height:31.85pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsOErG1AEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcyLEF00GQwIUB&#10;ozGQ9gMoirIIiI9yaUv++y5pO26TW9ELtVwuZmdmV8uHUffkKD0oaxgtJjkl0gjbKLNn9OeP9Zc5&#10;JRC4aXhvjWT0JIE+rD5/Wg6uklPb2b6RniCIgWpwjHYhuCrLQHRSc5hYJw0+ttZrHvDq91nj+YDo&#10;us+meT7LBusb562QAJh9Pj/SVcJvWynCS9uCDKRnFLmFdPp01vHMVkte7T13nRIXGvwfWGiuDDZ9&#10;g3rmgZODVx+gtBLegm3DRFid2bZVQiYNqKbI36l57biTSQuaA+7NJvh/sOL7ceeJahi9o8RwjSOi&#10;pJEg0KOX9XrztHncRpMGBxXWvrqdv9wAw6h4bL2OX9RCRkbLfJaXM5z6idGv5XxaFuXZZDkGImLB&#10;fT6flZSIWLC4W9ynIWQ3IOchfJNWkxgw6nGGyVp+3ELA5lh6LYl9jV2rvk9z7M1fCSyMmSxyP7ON&#10;URjrMQlOvGKmts0JTQAn1gpbbjmEHfe4BgUlA64Go/DrwL2kpN8Y9D7u0TXw16BOQbHIyxzfuRGd&#10;RQvra/gU0tKd+T0egm1V0nLrfyGKc04SLzsZF+nPe6q6/Tmr3wAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADf77O/eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/HWLkKLDfJotIkx&#10;8SZFe31lt4Bl3xJ22+K/dz3V42QmM9/k68n04qxH11lGeJhHIDTXVnXcIFTb19kKhPPEinrLGuFH&#10;O1gXtzc5Zcpe+EOfS9+IUMIuI4TW+yGT0tWtNuTmdtAcvIMdDfkgx0aqkS6h3PQyjqJUGuo4LLQ0&#10;6E2r62N5MgjvtHn5Vp/V9tAuj6Wt6M1/VTvE+7vp+QmE15O/huEPP6BDEZj29sTKiR4hSRZxiCLM&#10;HkEEfxEvUxB7hDSJQBa5/H+g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsOErG1AEA&#10;AIEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3++zv&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
+            <v:rect id="_x0000_s1031" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:167.1pt;margin-top:-.35pt;width:45.7pt;height:31.85pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxG0t/1AEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcyLEF00GQQIUB&#10;ozGQ9gMoirQIiI+StCX/fZeUnPRxK3qhdsnF7Mzsavswqh5duPPSaIKLRY4R18y0Up8I/v6t/rTG&#10;yAeqW9obzQm+co8fdh8/bAdb8aXpTN9yhwBE+2qwBHch2CrLPOu4on5hLNfwKIxTNEDqTlnr6ADo&#10;qs+Web7KBuNa6wzj3sPt8/SIdwlfCM7CixCeB9QTDNxCOl06m3hmuy2tTo7aTrKZBv0HFopKDU3f&#10;oJ5poOjs5F9QSjJnvBFhwYzKjBCS8aQB1BT5H2peO2p50gLmePtmk/9/sOzr5eiQbAm+w0hTBSPC&#10;qOWegUcvdb1/2j8eokmD9RXUvtqjmzMPYVQ8CqfiF7SgkeAyX+XlCqZ+JfhzuV6WRTmZzMeAWCy4&#10;z9erEiMWCzZ3m/s0hOwdyDofvnCjUAwIdjDDZC29HHyA5lB6K4l9tall36c59vq3CyiMN1nkPrGN&#10;URibcRY8K2lMewUTvGW1hJYH6sOROliDAqMBVoNg/+NMHceo32vwPu7RLXC3oElBscnLHN6pZp0B&#10;C5tb+BTS0k38Hs/BCJm0REZT/5kozDlJnHcyLtKveap6/3N2PwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADf77O/eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/HWLkKLDfJotIkx&#10;8SZFe31lt4Bl3xJ22+K/dz3V42QmM9/k68n04qxH11lGeJhHIDTXVnXcIFTb19kKhPPEinrLGuFH&#10;O1gXtzc5Zcpe+EOfS9+IUMIuI4TW+yGT0tWtNuTmdtAcvIMdDfkgx0aqkS6h3PQyjqJUGuo4LLQ0&#10;6E2r62N5MgjvtHn5Vp/V9tAuj6Wt6M1/VTvE+7vp+QmE15O/huEPP6BDEZj29sTKiR4hSRZxiCLM&#10;HkEEfxEvUxB7hDSJQBa5/H+g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxG0t/1AEA&#10;AIEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3++zv&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B13FB" w:rsidRDefault="00060F7F">
+    <w:p w14:paraId="0124DEB6" w14:textId="77777777" w:rsidR="004037B9" w:rsidRDefault="004037B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B13FB" w:rsidRDefault="00060F7F">
+    <w:p w14:paraId="28886F9C" w14:textId="77777777" w:rsidR="004037B9" w:rsidRDefault="004037B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4765EB7C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="780F9978" wp14:editId="097F75C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="" descr="OFFICIAL"/>
+              <wp:docPr id="2" name="Rectangle 2" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                        <w:p w14:paraId="1F61FA52" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="190500" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="_x0000_s1026" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:45.7pt;height:31.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuLy5U0wEAAHoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD4vtjO5jQxohRFiwwB&#10;gjVAuw9QZCkWYEuapMTO34+SnXaXt2EvNEkR5DmH9Pp+6FpyEc4roykUsxyI0NzUSp8ofH/dfloC&#10;8YHpmrVGCwpX4eF+8/HDureVmJvGtLVwBJtoX/WWQhOCrbLM80Z0zM+MFRofpXEdCxi6U1Y71mP3&#10;rs3meb7IeuNq6wwX3mP2aXyETeovpeDhWUovAmkpILaQrEv2GG22WbPq5JhtFJ9gsH9A0TGlcehb&#10;qycWGDk79VerTnFnvJFhxk2XGSkVF4kDsinyP9i8NMyKxAXF8fZNJv//2vJvl4MjqqYwB6JZhysC&#10;UgvPUaPn7Xb3uHvYR5F66yusfbEHN0Ue3ch4kK6LX+RCBgplvsjLBW79SuFzuZyXRTmKLIZAeCy4&#10;y5eLEgiPBasvq7u0hOy9kXU+fBWmI9Gh4HCHSVp22fuAw7H0VhLnarNVbZv22OrfElgYM1nEPqKN&#10;XhiOw0ThaOorsveWbxXO2jMfDszh/gsgPd4EBf/jzJwA0u40ih4PKDnFKi9zjNwtfbw5TPPGoHYB&#10;yOg+hnRtI7CHczBSJRIRyjh/QogLTtymY4wX9Gucqt5/mc1PAAAA//8DAFBLAwQUAAYACAAAACEA&#10;37qmTd0AAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeDGyBQSxdksMiYYL&#10;IkiMx2l3bBu7s83uAvXfu3KRyyQv7+W9b7J5b1pxIOcbywqGgwQEcWl1w5WC3fvz7QyED8gaW8uk&#10;4Ic8zPPLiwxTbY+8ocM2VCKWsE9RQR1Cl0rpy5oM+oHtiKP3ZZ3BEKWrpHZ4jOWmlaMkmUqDDceF&#10;Gjta1FR+b/dGwaZ/mXz6Dy4Wq7flerKbvY5H7kap66v+6RFEoD78h+EPP6JDHpkKu2ftRasgPhJO&#10;N3oPwzsQhYLp+B5knslz9vwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAri8uVNMBAAB6&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA37qmTd0A&#10;AAADAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:rect id="_x0000_s1026" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:45.7pt;height:31.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFaA+i1QEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD4vtjO5jQxohRFiwwB&#10;gjVAuw9QZCkWYEuapMTO34+SnXaXt2EvNEkR5DmH9Pp+6FpyEc4roykUsxyI0NzUSp8ofH/dfloC&#10;8YHpmrVGCwpX4eF+8/HDureVmJvGtLVwBJtoX/WWQhOCrbLM80Z0zM+MFRofpXEdCxi6U1Y71mP3&#10;rs3meb7IeuNq6wwX3mP2aXyETeovpeDhWUovAmkpILaQrEv2GG22WbPq5JhtFJ9gsH9A0TGlcehb&#10;qycWGDk79VerTnFnvJFhxk2XGSkVF4kDsinyP9i8NMyKxAXF8fZNJv//2vJvl4MjqqYwB6JZhysC&#10;UgvPUaPn7Xb3uHvYR5F66yusfbEHN0Ue3ch4kK6LX+RCBgplvsjLBW79SuFzuZyXRTmKLIZAeCy4&#10;y5eLEgiPBasvq7u0hOy9kXU+fBWmI9Gh4HCHSVp22fuAw7H0VhLnarNVbZv22OrfElgYM1nEPqKN&#10;XhiOw0R4YnI09RVF8JZvFY7cMx8OzOEZFEB6PA0K/seZOQGk3WnUPt5RcopVXuYYuVv6eHOY5o1B&#10;CQOQ0X0M6ehGfA/nYKRKXCKicf4EFPecKE43GQ/p1zhVvf85m58AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfuqZN3QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4MbIFBLF2SwyJ&#10;hgsiSIzHaXdsG7uzze4C9d+7cpHLJC/v5b1vsnlvWnEg5xvLCoaDBARxaXXDlYLd+/PtDIQPyBpb&#10;y6TghzzM88uLDFNtj7yhwzZUIpawT1FBHUKXSunLmgz6ge2Io/dlncEQpaukdniM5aaVoySZSoMN&#10;x4UaO1rUVH5v90bBpn+ZfPoPLhart+V6spu9jkfuRqnrq/7pEUSgPvyH4Q8/okMemQq7Z+1FqyA+&#10;Ek43eg/DOxCFgun4HmSeyXP2/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFaA+i1QEA&#10;AIEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfuqZN&#10;3QAAAAMBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="41D9F5FE" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="79D5029D" wp14:editId="7BD24641">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="5" name="" descr="OFFICIAL"/>
+              <wp:docPr id="5" name="Rectangle 5" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                        <w:p w14:paraId="2894313D" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="190500" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="_x0000_s1027" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:45.7pt;height:31.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAMTvh1AEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcyrEFy0GQQIUB&#10;ozGQ9ANoirQIiI9yaUv++y4pO+njVvRC7ZKL2ZnZ1fp+1D05Cw/KmpoWs5wSYbhtlTnW9Ptr82lJ&#10;CQRmWtZbI2p6EUDvNx8/rAdXibntbN8KTxDEQDW4mnYhuCrLgHdCM5hZJww+Sus1C5j6Y9Z6NiC6&#10;7rN5ni+ywfrWecsFAN4+TY90k/ClFDw8SwkikL6myC2k06fzEM9ss2bV0TPXKX6lwf6BhWbKYNM3&#10;qCcWGDl59ReUVtxbsDLMuNWZlVJxkTSgmiL/Q81Lx5xIWtAccG82wf+D5d/Oe09UW9OSEsM0joiS&#10;VgBHj56bZvu4fdhFkwYHFda+uL2/ZoBhVDxKr+MXtZARYfJFXi5w6peafi6X87IoJ5PFGAiPBXf5&#10;coHNeCxYfVndpSFk70DOQ/gqrCYxqKnHGSZr2XkHAZtj6a0k9jW2UX2f5tib3y6wMN5kkfvENkZh&#10;PIxJcHHTdbDtBU0AxxuFLXcMwp55XIOCkgFXo6bw48S8oKTfGvQ+7lEKilVe5pj52/XhFjDDO4sW&#10;Bkqm8DGkpZv4PZyClSppiYym/leiOOck8bqTcZF+zVPV+5+z+QkAAP//AwBQSwMEFAAGAAgAAAAh&#10;AN+6pk3dAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHgxsgUEsXZLDImG&#10;CyJIjMdpd2wbu7PN7gL137tykcskL+/lvW+yeW9acSDnG8sKhoMEBHFpdcOVgt378+0MhA/IGlvL&#10;pOCHPMzzy4sMU22PvKHDNlQilrBPUUEdQpdK6cuaDPqB7Yij92WdwRClq6R2eIzlppWjJJlKgw3H&#10;hRo7WtRUfm/3RsGmf5l8+g8uFqu35Xqym72OR+5Gqeur/ukRRKA+/IfhDz+iQx6ZCrtn7UWrID4S&#10;Tjd6D8M7EIWC6fgeZJ7Jc/b8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEAxO+HUAQAA&#10;gQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN+6pk3d&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:rect id="_x0000_s1027" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:45.7pt;height:31.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnK8K20gEAAHoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LcyrEFy0GQwIUB&#10;ozGQ9ANoirQIiI9yaUv++y4pOenjVvRC7ZKL2ZnZ1fp+0B25CA/KmpoWs5wSYbhtlDnV9Pvr9tOS&#10;EgjMNKyzRtT0KoDebz5+WPeuEnPb2q4RniCIgap3NW1DcFWWAW+FZjCzThh8lNZrFjD1p6zxrEd0&#10;3WXzPF9kvfWN85YLALx9Gh/pJuFLKXh4lhJEIF1NkVtIp0/nMZ7ZZs2qk2euVXyiwf6BhWbKYNM3&#10;qCcWGDl79ReUVtxbsDLMuNWZlVJxkTSgmiL/Q81Ly5xIWtAccG82wf+D5d8uB09UU9OSEsM0joiS&#10;RgBHj563293j7mEfTeodVFj74g5+ygDDqHiQXscvaiEDwuSLvFzg1K81/Vwu52VRjiaLIRAeC+7y&#10;5QKb8Viw+rK6S0PI3oGch/BVWE1iUFOPM0zWssseAjbH0ltJ7GvsVnVdmmNnfrvAwniTRe4j2xiF&#10;4ThMEo62uaJ6cHyrsNeeQTgwj/MvKOlxJ2oKP87MC0q6nUHT4wKloFjlZY6Zv10fbwEzvLXoXaBk&#10;DB9D2raR2MM5WKmSiEhl7D8xxAEnbdMyxg36NU9V77/M5icAAAD//wMAUEsDBBQABgAIAAAAIQDf&#10;uqZN3QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4MbIFBLF2SwyJhgsi&#10;SIzHaXdsG7uzze4C9d+7cpHLJC/v5b1vsnlvWnEg5xvLCoaDBARxaXXDlYLd+/PtDIQPyBpby6Tg&#10;hzzM88uLDFNtj7yhwzZUIpawT1FBHUKXSunLmgz6ge2Io/dlncEQpaukdniM5aaVoySZSoMNx4Ua&#10;O1rUVH5v90bBpn+ZfPoPLhart+V6spu9jkfuRqnrq/7pEUSgPvyH4Q8/okMemQq7Z+1FqyA+Ek43&#10;eg/DOxCFgun4HmSeyXP2/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnK8K20gEAAHoD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfuqZN3QAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="40F8950C" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3EB2BF27" wp14:editId="6A5C171A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="" descr="OFFICIAL"/>
+              <wp:docPr id="6" name="Rectangle 6" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
+                        <w:p w14:paraId="02A8C787" w14:textId="77777777" w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="190500" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect id="_x0000_s1030" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:45.7pt;height:31.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBm45Oz1gEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD4vtjOajcxohRFiwwB&#10;gjVAtw9QZCkWYEuapMTO34+Sk3aXt2EvNEkR5DmH9Oph7DtyFs4roykUsxyI0Nw0Sh8pfP+2+bQA&#10;4gPTDeuMFhQuwsPD+uOH1WBrMTet6RrhCDbRvh4shTYEW2eZ563omZ8ZKzQ+SuN6FjB0x6xxbMDu&#10;fZfN87zKBuMa6wwX3mP2eXqEdeovpeDhRUovAukoILaQrEv2EG22XrH66JhtFb/CYP+AomdK49C3&#10;Vs8sMHJy6q9WveLOeCPDjJs+M1IqLhIHZFPkf7B5bZkViQuK4+2bTP7/teVfz3tHVEOhAqJZjysC&#10;0gjPUaOXzWb7tH3cRZEG62usfbV7d408upHxKF0fv8iFjBTKvMrLCrd+ofC5XMzLopxEFmMgPBbc&#10;54uqBMJjwfJueZ+WkL03ss6HL8L0JDoUHO4wScvOOx9wOJbeSuJcbTaq69IeO/1bAgtjJovYJ7TR&#10;C+NhTITvbrwOprmgCN7yjcKRO+bDnjk8gwLIgKdBwf84MSeAdFuN2sc7Sk6xzMscI3dLH24O07w1&#10;KGEAMrlPIR3dhO/xFIxUiUtENM2/AsU9J4rXm4yH9Gucqt7/nPVPAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA37qmTd0AAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeDGyBQSxdksM&#10;iYYLIkiMx2l3bBu7s83uAvXfu3KRyyQv7+W9b7J5b1pxIOcbywqGgwQEcWl1w5WC3fvz7QyED8ga&#10;W8uk4Ic8zPPLiwxTbY+8ocM2VCKWsE9RQR1Cl0rpy5oM+oHtiKP3ZZ3BEKWrpHZ4jOWmlaMkmUqD&#10;DceFGjta1FR+b/dGwaZ/mXz6Dy4Wq7flerKbvY5H7kap66v+6RFEoD78h+EPP6JDHpkKu2ftRasg&#10;PhJON3oPwzsQhYLp+B5knslz9vwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZuOTs9YB&#10;AACBAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA37qm&#10;Td0AAAADAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:rect id="_x0000_s1030" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:45.7pt;height:31.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMRAWD1QEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD4vtjO5jQxohRFCw8B&#10;gjVAuw9QZCkWYEuapMTO34+Sk3aXt2EvNEkR5DmH9Pp+7DtyFs4roykUsxyI0Nw0Sh8pfH+tPy2B&#10;+MB0wzqjBYWL8HC/+fhhPdhKzE1rukY4gk20rwZLoQ3BVlnmeSt65mfGCo2P0rieBQzdMWscG7B7&#10;32XzPF9kg3GNdYYL7zH7ND3CJvWXUvDwLKUXgXQUEFtI1iV7iDbbrFl1dMy2il9hsH9A0TOlcehb&#10;qycWGDk59VerXnFnvJFhxk2fGSkVF4kDsinyP9i8tMyKxAXF8fZNJv//2vJv570jqqGwAKJZjysC&#10;0gjPUaPnut4+bh92UaTB+gprX+zeXSOPbmQ8StfHL3IhI4UyX+TlArd+ofC5XM7LopxEFmMgPBbc&#10;5ctFCYTHgtWX1V1aQvbeyDofvgrTk+hQcLjDJC0773zA4Vh6K4lztalV16U9dvq3BBbGTBaxT2ij&#10;F8bDmAgXN14H01xQBG95rXDkjvmwZw7PoAAy4GlQ8D9OzAkg3Vaj9vGOklOs8jLHyN3Sh5vDNG8N&#10;ShiATO5jSEc34Xs4BSNV4hIRTfOvQHHPieL1JuMh/Rqnqvc/Z/MTAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfuqZN3QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4MbIFBLF2SwyJ&#10;hgsiSIzHaXdsG7uzze4C9d+7cpHLJC/v5b1vsnlvWnEg5xvLCoaDBARxaXXDlYLd+/PtDIQPyBpb&#10;y6TghzzM88uLDFNtj7yhwzZUIpawT1FBHUKXSunLmgz6ge2Io/dlncEQpaukdniM5aaVoySZSoMN&#10;x4UaO1rUVH5v90bBpn+ZfPoPLhart+V6spu9jkfuRqnrq/7pEUSgPvyH4Q8/okMemQq7Z+1FqyA+&#10;Ek43eg/DOxCFgun4HmSeyXP2/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMRAWD1QEA&#10;AIEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfuqZN&#10;3QAAAAMBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="00422F06" w:rsidRDefault="00060F7F">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A88446D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="87146A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9961,164 +10802,163 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1325820787">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1644386683">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1271471664">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1272545277">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1862550269">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1354726678">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1925609164">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1231112147">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1478184845">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="24798400">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="75"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00422F06"/>
     <w:rsid w:val="00060F7F"/>
-    <w:rsid w:val="000C09C5"/>
-    <w:rsid w:val="003E1490"/>
+    <w:rsid w:val="004037B9"/>
     <w:rsid w:val="00422F06"/>
     <w:rsid w:val="005B13FB"/>
-    <w:rsid w:val="00622FB2"/>
     <w:rsid w:val="00633563"/>
     <w:rsid w:val="00960FC7"/>
+    <w:rsid w:val="00CF2F47"/>
     <w:rsid w:val="00D627D8"/>
+    <w:rsid w:val="00FB18FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3DA28A70"/>
+  <w14:docId w14:val="7F81C9A0"/>
   <w15:docId w15:val="{047A082B-C11B-4448-B951-508EC94A7F81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10450,50 +11290,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="104F75"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
@@ -10791,109 +11632,63 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00060F7F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00060F7F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...28 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/news/disclosure-and-barring-service-filtering" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/news/disclosure-and-barring-service-filtering" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
-</file>
-[...14 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{5512D118-5CC6-11CF-8D67-00AA00BDCE1D}" ax:persistence="persistStream" r:id="rId1"/>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11185,86 +11980,86 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg38JnfUDUPHkqCCBH5c6/MOdWzZQ==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5pNHpsdW83enplb3gaHwoBMRIaChgICVIUChJ0YWJsZS44MHdldjRyb3NhMTIaHwoBMhIaChgICVIUChJ0YWJsZS5iZHQxcm4ybDc2N3kaHwoBMxIaChgICVIUChJ0YWJsZS5rdjB2b3hsM3g2aHQaHwoBNBIaChgICVIUChJ0YWJsZS5jNDl4dnN0djV1MmwaHwoBNRIaChgICVIUChJ0YWJsZS43NzV3dzhmYXZoem8aHwoBNhIaChgICVIUChJ0YWJsZS5rcG5laHFvemtudnIaHwoBNxIaChgICVIUChJ0YWJsZS44dmRzYjRhdHh6bncyDmguNnk5ZTZyNThlYzF6Mg5oLnRxMWppNjNjanZqMTIOaC44YmFhMjI3azAxdGwyEGtpeC5tMzV3Mnc0cmozaGoyEGtpeC5qY3JheGYxeGJsZnEyEGtpeC50c3J4cXpmdmpqMTYyEGtpeC5qbmduNHBvcWdvY28yEGtpeC42NjVvMzN5Z3Jva2MyD2tpeC56eXV2Zmo4dmQzNzIQa2l4LmhkMjU4dXN3YXdrZDIQa2l4LjdxdG9jaXlodGY5cjIQa2l4LnZqOTlzeDJ1aG1qdzIPa2l4Lm0xdHM4dTRwdTZ3MhBraXgubnVsOHE3dzI4ZjB6Mg5raXguNGNxeWJ0a3luNzIQa2l4LjEwN2ZnZWUxYjV6eTIQa2l4LmViOWp6anhjeG9zaTIPa2l4LnExOXphYXp6enIyMg5raXguNXo1YzBuZHBpaDIQa2l4Lmd1YnVja2UxNGI0bzIQa2l4LmRycDI5YjFza3B2cDIQa2l4LnlvZ2V0dDRtMm1mejIQa2l4LmdsZ2xvMHYwMm1qdDIQa2l4LnltZzFvNTV4c3hzYjIQa2l4LjFvaG1hZm92ajFmNDIQa2l4Lm11eWd0eHU2eGo5ZTIQa2l4LnlzMWpldGVtcTJiajIQa2l4LjVsbGZkOWNyZTVzdTIQa2l4LmVxYWw4MXJlZGc5YTgAciExYjlyajh2YUc4VlI2S1RKODlWMXFTZGltbnZLWTRSemk=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>10554</Characters>
+  <Pages>11</Pages>
+  <Words>1843</Words>
+  <Characters>10511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12381</CharactersWithSpaces>
+  <CharactersWithSpaces>12330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kate Bates</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E793EA70D38675468D28401A5AB4EF3D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>d7851091-0725-4fb3-8aaa-af2421c68fdc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Site">