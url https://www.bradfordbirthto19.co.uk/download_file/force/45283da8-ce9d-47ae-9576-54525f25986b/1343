--- v0 (2026-06-15)
+++ v1 (2026-07-05)
@@ -1,8645 +1,9653 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/word/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="00834C0B">
+    <w:p w14:paraId="552E8C1E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:pageBreakBefore/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.6y9e6r58ec1z" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="675EC521" wp14:editId="39BD734E">
-[...7 lines deleted...]
-            <wp:extent cx="1939925" cy="1703070"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A2AAB08" wp14:editId="51F04957">
+            <wp:extent cx="1417320" cy="832104"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-[...70 lines deleted...]
-            <wp:docPr id="10" name="image1.png" descr="Department for Education logo"/>
+            <wp:docPr id="8" name="image1.png" descr="Department for Education logo"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png" descr="Department for Education logo"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8"/>
                     <a:srcRect b="9386"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1417320" cy="832104"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="0D0D0D"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="0A3A7D21" wp14:editId="00DF0B65">
+            <wp:extent cx="2857500" cy="2390775"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="image2.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2857500" cy="2390775"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C239C1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="17365D"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00834C0B" w:rsidRDefault="00834C0B">
+      <w:bookmarkStart w:id="1" w:name="_heading=h.tq1ji63cjvj1" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372E9FAB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B03505" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00834C0B" w:rsidRDefault="00834C0B">
+        <w:t xml:space="preserve">Expression of Interest: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEEC8C0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+        <w:t>Early Years Learning Lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F982F9D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t xml:space="preserve">Expression of Interest: </w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Early Language Lead </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="4C6766E9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="35E3E06C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Deadline for applications: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="0099507F">
+    <w:p w14:paraId="022558AB" w14:textId="2812EF0E" w:rsidR="00FF128F" w:rsidRDefault="0099507F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuesday </w:t>
       </w:r>
-      <w:r w:rsidR="006A6780">
+      <w:r w:rsidR="00E32F83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>23rd June 2026</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E32F83" w:rsidRPr="00E32F83">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32F83">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6780">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>, midday</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="6DC74BE5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="11B77DBE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5610"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F"/>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="475F9BA5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F"/>
+    <w:p w14:paraId="39E2D691" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.8baa227k01tl" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.8baa227k01tl" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Expression of </w:t>
       </w:r>
       <w:r w:rsidR="0099507F">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>nterest (EOI) form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="4E4E5968" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Applicant details:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10098" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5094"/>
         <w:gridCol w:w="5004"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="7064CAD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="2EC8D7BA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="bookmark=kix.m35w2w4rj3hj" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="3" w:name="bookmark=kix.m35w2w4rj3hj" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5004" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="6A08D874" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Forename(s):</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="bookmark=kix.jcraxf1xblfq" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="4" w:name="bookmark=kix.jcraxf1xblfq" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="70A00FB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="65C62E69" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="7EEF54AC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Previous Surname(s):   </w:t>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="bookmark=kix.tsrxqzfvjj16" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="5" w:name="bookmark=kix.tsrxqzfvjj16" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="3E904538" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="3FBC3D33" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="bookmark=kix.jngn4poqgoco" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="6" w:name="bookmark=kix.jngn4poqgoco" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Ms</w:t>
+              <w:t xml:space="preserve">Ms    </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="bookmark=kix.665o33ygrokc" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">☐  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t>Mrs</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="bookmark=kix.665o33ygrokc" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="8" w:name="bookmark=kix.zyuvfj8vd37" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mrs</w:t>
+              <w:t xml:space="preserve">Miss </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">        </w:t>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="bookmark=kix.zyuvfj8vd37" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="9" w:name="bookmark=kix.hd258uswawkd" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miss </w:t>
+              <w:t xml:space="preserve">Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="bookmark=kix.hd258uswawkd" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="10" w:name="bookmark=kix.7qtociyhtf9r" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...23 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other (please state):</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="bookmark=kix.vj99sx2uhmjw" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="11" w:name="bookmark=kix.vj99sx2uhmjw" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="3384AEC9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="04322605" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="12E94EDB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="1B82F483" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="09EB0DF9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="1983CEC5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="6529DA02" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2066"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="4787C981" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Home Address (including postcode):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="3F4A349A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="bookmark=kix.m1ts8u4pu6w" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="12" w:name="bookmark=kix.m1ts8u4pu6w" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="1CD0D083" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="11DBFFE5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="3FF4A08D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address to which correspondence should be sent if not home address (including postcode):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="26C00915" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="bookmark=kix.nul8q7w28f0z" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="13" w:name="bookmark=kix.nul8q7w28f0z" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="30292586" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="359156AE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="23B71240" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="4143EE34" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="66160945" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="766E87BC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="095A382D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="7AF7B084" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="119D5965" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Daytime telephone number: </w:t>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="bookmark=kix.4cqybtkyn7" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="14" w:name="bookmark=kix.4cqybtkyn7" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5004" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="5C7B22EC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Evening telephone number: </w:t>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="bookmark=kix.107fgee1b5zy" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="15" w:name="bookmark=kix.107fgee1b5zy" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="0BF53537" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="0B3BB0AB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email address:  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="bookmark=kix.eb9jzjxcxosi" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="16" w:name="bookmark=kix.eb9jzjxcxosi" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="03A62A00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="59072F15" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you hold a current driving licence?   Yes </w:t>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="bookmark=kix.q19zaazzzr2" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="17" w:name="bookmark=kix.q19zaazzzr2" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>☐  No</w:t>
+              <w:t xml:space="preserve">☐  No </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="18" w:name="bookmark=kix.5z5c0ndpih" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">☐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="30C186C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="18A5EEA9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">National Insurance Number: </w:t>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="bookmark=kix.gubucke14b4o" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00834C0B">
+            <w:bookmarkStart w:id="19" w:name="bookmark=kix.gubucke14b4o" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="589FD488" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="0B5BB79E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Current role</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Current role:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="25D80677" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="06A93EB9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Current employer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F" w:rsidRPr="00834C0B">
+      <w:tr w:rsidR="00FF128F" w14:paraId="2EBB7E6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="6B7CD31A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Current employer address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="69ED669F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="5386D1DB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="762D8E34" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="4CB56450" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="65D641FA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="67AE09C1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="1AB92D92" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="4D160890" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="615363F0" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="572DD00B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10098" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="6102216E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="13931861" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Please indicate if you are applying as an individual or if you will be released from your current employer to carry out the role of EML: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="0D1B07AD" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applying as an individual / Released from employer (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>delete as appropriate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="bookmark=kix.drp29b1skpvp" w:colFirst="0" w:colLast="0"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkStart w:id="20" w:name="bookmark=kix.drp29b1skpvp" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkStart w:id="21" w:name="bookmark=kix.yogett4m2mfz" w:colFirst="0" w:colLast="0"/>
             <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="53209175" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="29C971E6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If you will be released from your current employer, please confirm you have your manager’s/setting owner’s/head teacher’s permission to take part in this programme:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="30233E7A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>delete as appropriate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="3AE72E71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="237905C1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please also attach a letter of support from a senior leader confirming your employer’s commitment to releasing you for the relevant number of days to take part in the programme. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="74DE8531" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I have attached a letter of support:  Yes/No (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>delete as appropriate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="17A89EF7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3335"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Note for employers</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>: releasing a member of staff to participate in the programme as an EML will help support professional development at your setting or organisation, as well as grow connections with other early years settings and networks. Your setting will benefit from close involvement with evidence-informed practice within the sector. This will, in turn, influence educator practice along with the quality of early education and care in your setting. The EML will remain employed by your setting/school during their participation in the programme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="6164F8D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="51ED6E2E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please confirm you are willing and able to travel within the EYSPH area to undertake the responsibilities required for the </w:t>
             </w:r>
-            <w:r w:rsidR="0099507F" w:rsidRPr="00834C0B">
+            <w:r w:rsidR="0099507F">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="0049755F" w:rsidRPr="00834C0B">
+            <w:r w:rsidR="0049755F">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">arly </w:t>
             </w:r>
-            <w:r w:rsidR="0099507F" w:rsidRPr="00834C0B">
+            <w:r w:rsidR="0099507F">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="0049755F" w:rsidRPr="00834C0B">
+            <w:r w:rsidR="0049755F">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">anguage </w:t>
             </w:r>
-            <w:r w:rsidR="0099507F" w:rsidRPr="00834C0B">
+            <w:r w:rsidR="0099507F">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="0049755F" w:rsidRPr="00834C0B">
+            <w:r w:rsidR="0049755F">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ead</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> role (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>deliver training, provide bespoke support to educators and settings, participate in networks etc)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+          <w:p w14:paraId="1CA8BF58" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:p w14:paraId="10C14446" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00834C0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No (delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="79AB078D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="314D95F3" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="087E4A25" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="6FEF3020" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="46162ECA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="5C0DDC44" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3335"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="1AC7F13A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3335"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="037DED5B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3335"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="110760C7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="631865EB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0AC7FB" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA6B955" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7920C0DA" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78935644" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47615E45" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Questions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="7D6A68BC" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please describe your relevant experience of working in early years, including your current and past relevant roles.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="7640F52C" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="350A8302" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="717"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>How many years you have worked in early years, the type of settings you have experience of and relevant roles e.g. room leader, nursery manager, EYFS lead</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="6F50BE76" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="717"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Any relevant experience outside of working directly within settings.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="07A7B3CD" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="717"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Include any experience of working with children with SEND, EAL, or from disadvantaged backgrounds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F" w:rsidP="00834C0B">
+    <w:p w14:paraId="47A9678F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F6B99B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please aim for 300 words) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="25AF5039" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
-[...430 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_1"/>
+              <w:id w:val="-9411208"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="3C3B5549" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4B43B386" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7F4B0BFE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7D181A30" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="20B19AA7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5886ABD8" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="417B59A1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="342A5F5D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="58993F83" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0A265E6F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7D0173A1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3BBDE73E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7F5D03D2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2E688860" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7B4492BA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="10BDF132" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="61DAB5F2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1E82FA41" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="21C75453" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="76FABD48" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0C3C57CA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="020091C4" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6AE4B436" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="62E27BAC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="51A57346" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534412BB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758F62A7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C88EE4" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611E7BCC" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69801913" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724ED12E" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BBC566" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4290C547" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Please describe how you ensure your practice aligns with EYFS requirements including safeguarding and welfare requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="46ED0BDC" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="0EECD350" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>How you use child development milestones to inform planning or assessment in language</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="2E73561E" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>How you have implemented strategies to address gaps in learning and development in early language and how successful these were</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="19BB7D44" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="717"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your understanding of EYFS safeguarding and welfare requirements and other statutory requirements such as ‘Working Together to Safeguard Children’ and ‘Keeping Children Safe in Education’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="48C14E4D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE5CD72" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Please aim for 300 words) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="1D07505A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="58C21A28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
-[...412 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_2"/>
+              <w:id w:val="191326706"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="3CA2608A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3C5E71CA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0E401C31" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4C86340E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5387D606" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1D2A9553" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="05AF4F46" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3180D3CC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="364A08C2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="513ED789" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="72DF9389" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="062BD6C6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5ADB21E6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="23B068B2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="41AD3CF8" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2E08DACC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="24BEA2BF" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="40763CAC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="130270AC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5FA93652" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7995DEB2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="058D5CFC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1B34EF04" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006A6780" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="29726918" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="25367B29" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361FABA3" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78085A96" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73882C8B" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A21BAAB" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B031ACD" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1127D470" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Please describe your experience of supporting early years educators and settings to develop their understanding of children’s early language development through leading professional development training, mentoring and/or coaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="400D7560" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="5F5CAF8D" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Experience of leading professional development training.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="01C79F99" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Experience of using a mentoring and/or coaching model of support.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="62426F38" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Experience of providing both face-to-face and remote support, how you build trusting relationships and how you tailor your support for different settings or individuals.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="29B1B1DB" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The approaches you used and the impact of your support.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="2100E85D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Please aim for 300 words)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="3ADF0E67" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="46F56F22" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
-[...466 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_3"/>
+              <w:id w:val="-472982259"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1A385E5C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7F88BA32" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B5C1B02" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5784E588" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="20666907" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="13D7E41F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5C57440A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1ADA181D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3BDBDA44" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7C513259" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="520583C1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="389C7408" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="651C267A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="03FD12C8" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1EC62AD2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="33657B8D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5741B214" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0E598BA6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1C4F25BD" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2367939C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="57969A3E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="47A81CCE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1765F456" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3D5B577E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="743844DA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2DB6555C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00834C0B" w:rsidRPr="00834C0B" w:rsidRDefault="00834C0B">
+    <w:p w14:paraId="50B5347B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AB3750" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D75CFBB" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BAF0056" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03ACE76B" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B36B73C" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D203797" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please describe how you ensure your early language practice is evidence informed and how you have supported settings/educators to use an evidence informed approach. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="78015792" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="66897353" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Examples of resources or approaches you have used that are grounded in the latest research.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="421A1796" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>How you have signposted early years settings/educators to appropriate early language professional development and age-appropriate, evidence-informed interventions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="7E07A690" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Please aim for 300 words)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="068DD0B0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="176A622F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
-[...484 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_4"/>
+              <w:id w:val="-330811550"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="098B927C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4A7F4868" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1009A1D0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5C916ED8" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="52563CD8" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="51690548" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="44FC7AB1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="24FBA27B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="64951BC7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="47578BFE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="04A25BEE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="63AD65F7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0E2DB0E4" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="09E7CD7C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1CC2B96F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="75509151" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2EE3C0E5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="726BDD64" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2F193B1E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="75FDB60D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="213E0DDB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="64A64B38" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5AA09A2E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5E47B3B2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7FC59D76" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5B36A3FD" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5A3DFEF2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006A6780" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="67455780" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="6A3AACB4" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6800621C" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C0BB83" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E68DA6" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD4D2EC" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BAC9BB9" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DEE8F0" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Each E</w:t>
       </w:r>
-      <w:r w:rsidR="0049755F" w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidR="0049755F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="0049755F" w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidR="0049755F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">anguage </w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="0049755F" w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidR="0049755F">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ead</w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be expected to develop and deliver a locally specific early language delivery plan. Please describe your experience of working with stakeholders and how you would use this to develop and implement a delivery plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="6D9B2C21" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You should look to include the following in your response:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="74F8F23C" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>How you engage stakeholders including harder to reach stakeholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="0D71D891" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>How you would ensure the delivery plan strengthened and complemented existing offers and avoided duplication/overlap.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="638DF463" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Experience of engaging and motivating a diverse audience who may have less confidence in supporting children with language.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="57E55F44" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Your experience of working in partnership with a range of stakeholders including </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="1584A3B9" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e.g. settings, local authorities, English Hubs, Best Start Family Hubs, early years networks. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="1C89B8E4" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A86BDA5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please aim for 300 words) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="4E265355" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
-        <w:tblW w:w="9762" w:type="dxa"/>
-        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblW w:w="9032" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9762"/>
+        <w:gridCol w:w="9032"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF128F" w:rsidTr="001F3E76">
+      <w:tr w:rsidR="00FF128F" w14:paraId="6816FA5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9762" w:type="dxa"/>
+            <w:tcW w:w="9032" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
-[...430 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_5"/>
+              <w:id w:val="101145477"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2F57CF67" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="56BC6EFE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="15FAF88B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="581DA00C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0391C501" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0A3F6646" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3D4333AB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5621EF5A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6EE82D6E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5C23B7B7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="614BD0E7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="349A1D90" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="176CE984" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="48473C60" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6FE41D64" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1D488276" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="01C1A989" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7D9196E0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="555612BA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="62194402" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7E52E3C7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4CF94E71" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1343165A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0FBD313F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="001F3E76">
+    <w:p w14:paraId="548F3EF0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="166E5AC7" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229D32C0" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B0BAE8" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFF10E0" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D373CDD" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B26BBCF" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FFBFA7" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09684024" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7149B7" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Century Gothic" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="3825EADD" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Please list relevant qualifications and training for this role</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="21B00404" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E.g. Level 6 qualification in a relevant subject, additional relevant qualifications above Level 6, teaching qualifications, leadership/coaching qualifications, recent relevant CPD, safeguarding training, speech and language therapist.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="7896DE39" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRPr="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Century Gothic" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This question is not scored. You must demonstrate that you meet the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>essential requirement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Poppins"/>
+      <w:r w:rsidRPr="006A6780">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of holding a Level 6 qualification. Other qualifications and training will only be considered if two candidates receive the same or very similar scores at both the EOI and interview stages.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF128F">
+      <w:tr w:rsidR="00FF128F" w14:paraId="65212444" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
-[...466 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_6"/>
+              <w:id w:val="-1290723208"/>
+              <w:lock w:val="contentLocked"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4ED82991" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="55BF7910" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2D944F67" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2DB6EE2C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5DDBD9F6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="56459340" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="462ED2C5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0D58A536" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1CC6D3B3" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="12B42DA8" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="25483F47" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5FB057F0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0B2A8787" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="799E0AC0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3F0F573E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4A92CA27" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7C6211D5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="59530626" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="611FBDB0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="19BCF9A2" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="01C17686" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="75ECAEC5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="13F9AF56" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6CC832B5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="574E39FF" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6F13C95F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00000000">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:pBdr>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                    <w:between w:val="nil"/>
+                  </w:pBdr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00834C0B" w:rsidRDefault="00834C0B" w:rsidP="00834C0B">
+    <w:p w14:paraId="43792E21" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEB7145" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55653044" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F9967E" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730F27ED" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277BAC3B" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8B1419" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488ED38E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">References </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780" w:rsidP="00834C0B">
+    <w:p w14:paraId="2A56CB93" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>It is our policy to take up references for shortlisted candidates. Give names and addresses of three referees, one of which should be your present or most recent employer. If you are known to your referee/s by a former name please supply the name by which you were known. Your referee should have direct knowledge of your professional capacities and performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F" w:rsidP="00834C0B">
+    <w:p w14:paraId="5ECC89D6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780" w:rsidP="00834C0B">
+    <w:p w14:paraId="67D0C2DD" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We reserve the right to take up references with any previous employer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F" w:rsidP="00834C0B">
+    <w:p w14:paraId="4ED0763F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780" w:rsidP="00834C0B">
+    <w:p w14:paraId="2E55202F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Any reference must include any disciplinary action taken relating to any offence against children or disadvantaged adults, including any in which the penalty has expired and whether the applicant has been the subject of any child protection concerns and any outcomes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+    <w:p w14:paraId="12C087FD" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-180"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...27 lines deleted...]
-            <w:tcBorders>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_7"/>
+        <w:id w:val="-54417956"/>
+        <w:lock w:val="contentLocked"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="a7"/>
+            <w:tblW w:w="10188" w:type="dxa"/>
+            <w:tblInd w:w="-108" w:type="dxa"/>
+            <w:tblBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-[...1448 lines deleted...]
-    <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+              <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="3168"/>
+            <w:gridCol w:w="3330"/>
+            <w:gridCol w:w="3690"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00FF128F" w14:paraId="7703359B" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="431"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F2DB160" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Name of referee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="16FAA01F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Status or job</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="27DD7CA3" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Address for contact</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FF128F" w14:paraId="5DE26F72" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="2713"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="512C6495" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">1. </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2F1B89E9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4E868B0E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1A918901" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5C41BAF0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="60AD5F47" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="762D1BAE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B8BC9D6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7CCAF8AC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="11B2C7D6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="12A91F35" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7D1EEC26" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Tel. No: </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="26565AFA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="59ECF552" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="728C3615" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0803C808" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="141D8CE3" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4CB299DC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7AC56C01" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="02CD4F77" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="196E2754" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="31E7839B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="19B0A3BB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="28860F48" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3A050889" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6E253F44" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="25F90931" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Email address:</w:t>
+                </w:r>
+                <w:bookmarkStart w:id="22" w:name="bookmark=kix.glglo0v02mjt" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="22"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FF128F" w14:paraId="5AF6C91D" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="2518"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="52DA4FAA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">2. </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1C2F1223" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="54D79956" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6E22632A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="384323D1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="02C1CF96" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="60456BFB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="624C68C1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="285BAC86" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5FF6668C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0AC8E8D9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="58997418" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Tel. No: </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="12079D74" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="493031B9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="58F06417" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="193CB70D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="49472864" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="49E566C9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="00A4FA6D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5427CD10" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="15F2B1C3" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1A9A47B4" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2BBD9145" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="227AC57B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Email address:</w:t>
+                </w:r>
+                <w:bookmarkStart w:id="23" w:name="bookmark=kix.ymg1o55xsxsb" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="23"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FF128F" w14:paraId="4B3A818C" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="535"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="488E37AC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Name of referee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="12FAAF08" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Status or job</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36198ED0" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Address for contact</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0D88914A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FF128F" w14:paraId="08944567" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="535"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3168" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1E88C482" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">3. </w:t>
+                </w:r>
+                <w:bookmarkStart w:id="24" w:name="bookmark=kix.1ohmafovj1f4" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="24"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7FE7713C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6CF00BF9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="50082EFD" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="64FF9087" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B58651B" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="492BA363" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2A27D9FE" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="55E2B49F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="75381F4F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="05161AF4" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Tel No: </w:t>
+                </w:r>
+                <w:bookmarkStart w:id="25" w:name="bookmark=kix.muygtxu6xj9e" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="25"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3C14C2DB" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3330" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="03841897" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="26" w:name="bookmark=kix.ys1jetemq2bj" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="26"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3690" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7DB001D6" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="27" w:name="bookmark=kix.5llfd9cre5su" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="27"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="64437CA8" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0C121413" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2C98C49E" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7BBB9F36" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="67D7D533" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5E1AE5A9" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="48E95FF5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3C13127F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="42B95978" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5BAA276F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="28" w:name="bookmark=kix.eqal81redg9a" w:colFirst="0" w:colLast="0"/>
+                <w:bookmarkEnd w:id="28"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Email address: </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="29B7BB2C" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00FF128F" w14:paraId="5191F58F" w14:textId="77777777">
+            <w:trPr>
+              <w:trHeight w:val="892"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="10188" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B373FA8" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>May we approach your present employer before the interview?</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                      </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t>Yes</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> ☐                    </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> No</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                    <w:sz w:val="17"/>
+                    <w:szCs w:val="17"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> ☐ </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="67864D82" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="265856E9" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="260AE497" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="0AF03453" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARATION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="3C1401DC" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="6698271E" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Immigration, Asylum and Nationality Act (2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="76218DB3" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>In accordance with the Immigration, Asylum and Nationality Act 2006, the employer will require new members of staff to provide documentary evidence that they are entitled to undertake the position applied for/have an ongoing entitlement to live and work in the United Kingdom. Therefore, all candidates shortlisted for interview are required to complete a declaration and to produce acceptable specified documentary evidence at interview.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="00460A23" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm that I am legally entitled to work in the UK. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>Sign          ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="19FF88CE" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Safeguarding Vulnerable Groups Act (2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="7B300121" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>The employer is obliged by law to operate a checking procedure for employees who have substantial access to children and young people.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="7BA84354" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm, below, that I am not barred by the Disclosure and Barring Service (DBS) from working with or applying to work with children (and/or vulnerable adults if appropriate), or included on the Children’s Barred List (or the Adults Barred List if appropriate). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Sign          ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="012BF8F6" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Rehabilitation of Offenders Act (ROA) 1974 (Exceptions) Order 1975 (as amended)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="0EFAAA32" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-        <w:t xml:space="preserve">All posts involving direct contact with children are exempt from the Rehabilitation of Offenders Act 1974. However, amendments to the exceptions order 1975 (2013 &amp; 2020) provide that certain spent convictions and cautions are ‘protected’. These are not subject to disclosure to employers and cannot be </w:t>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All posts involving direct contact with children are exempt from the Rehabilitation of Offenders Act 1974. However, amendments to the exceptions order 1975 (2013 &amp; 2020) provide that certain spent convictions and cautions are ‘protected’. These are not subject to disclosure to employers and cannot be taken into account. Guidance and criteria on the filtering of these cautions and convictions can be found on the Ministry of Justice website. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    </w:p>
+    <w:p w14:paraId="415FF5D0" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19661401" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>If the job for which you have applied involves substantial access to children and you have been shortlisted for the post, it is likely you will be provided with a self-disclosure form by the potential employer on which you will be asked to disclose any unspent convictions, cautions, reprimands or final warnings that are not "protected" as defined by the Rehabilitation of Offenders Act 1974 (Exceptions) Order 1975 (as amended in 2013 &amp; 2020). The possession of a criminal record will not automatically debar you from consideration for the post for which you have applied and any information given should be treated as confidential and only be used by the potential employer in relation to the post for which you have applied.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="7C1A27A7" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127021D7" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Guidance and criteria on the filtering of these cautions and convictions can be found at the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00834C0B">
+        <w:r w:rsidRPr="00FB0BF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:sz w:val="17"/>
+            <w:szCs w:val="17"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Disclosure and Barring Service website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">. You may be asked for further information about your criminal history during the recruitment process. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="72CEE56E" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0644B33C" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>If you are the successful applicant it is likely you will be provided with an Enhanced Disclosure &amp; Barring Service (DBS) application and consent form. Failure to complete this form may result in your application not proceeding any further</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="149CCB75" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">I agree that the appropriate enquiry may be made to the Disclosure &amp; Barring Service or successor body. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00834C0B" w:rsidRDefault="00834C0B" w:rsidP="006A6780">
+    <w:p w14:paraId="5E3605FE" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00057039" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Sign          ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="5990CDD8" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00057039" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Data Protection Act (2018)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="2335B8E1" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00057039" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Information from this application form may be held securely by Bradford Council or the employing school. The employers are registered under the Data Protection Act (2018); individuals have the right of access to personal data concerning them.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="5F02484F" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>I hereby give my consent for the information provided on this form to be held on computer or other relevant filing systems and to be shared with other accredited organisations or agencies in accordance with the Data Protection Act 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="00834C0B" w:rsidP="00834C0B">
+    <w:p w14:paraId="759CDDDB" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Sign          ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="1DF80EA0" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5055D189" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00057039" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
         <w:t>Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="00834C0B">
+    <w:p w14:paraId="07546491" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00057039" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Please note that you may be required to complete a medical questionnaire and/or consent to a medical examination for certain posts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="4BA2C273" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00057039" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0AA353" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00057039" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="3928700F" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="0023330A" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057039">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>A candidate for any appointment with the Council / Governing Body must state below any known relationship to a Councillor, Co-opted Member, Director or Assistant Director of the Council, any member of the Governing Body or existing employees of the Governing Body when making an application. A candidate failing to disclose such a relationship or seeking to improperly influence the recruitment and selection process shall be disqualified from appointment, or if appointed, shall be liable to dismissal without notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="5F5FBF2C" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7735DF03" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Are you related to a Councillor or Senior Officer of the Council or any member of the Governing Body or existing employees of the Governing Body?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="68B962BC" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="00000000" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-        <w:object w:dxaOrig="225" w:dyaOrig="225">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:pict w14:anchorId="07C4E235">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:18pt;height:16pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:18pt;height:15.6pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId12" w:name="DefaultOcxName" w:shapeid="_x0000_i1030"/>
-        </w:object>
+        </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidR="006A6780" w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t> Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:18pt;height:16pt" o:ole="">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2726CDCB">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:18pt;height:15.6pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
-          <w:control r:id="rId13" w:name="DefaultOcxName1" w:shapeid="_x0000_i1033"/>
-        </w:object>
+        </w:pict>
       </w:r>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidR="006A6780" w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t> No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="2B0DAED3" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F8970A" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C731ED" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="0023330A" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023330A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
         <w:t xml:space="preserve">I confirm that the above information is complete and accurate and that any offer of employment is subject to satisfactory references and, if required for the post, a satisfactory enhanced DBS check. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="79D31C06" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023330A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">Confirm </w:t>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E70499" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Sign          --------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="63A82324" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445919CF" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Name        --------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="293FEC19" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="00834C0B">
+    <w:p w14:paraId="14514304" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:afterAutospacing="1"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00834C0B">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Date          -------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
-[...22 lines deleted...]
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="0C84B252" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+    <w:p w14:paraId="59B99A4D" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00834C0B">
+    </w:p>
+    <w:p w14:paraId="406163C0" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-        <w:t xml:space="preserve">We are committed to the rights of the child, the child’s safety and emotional </w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733C862D" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F46CD9" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0300AE75" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00834C0B">
+      <w:r w:rsidRPr="00FB0BF9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-        <w:t>well being</w:t>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Policy Statement</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00834C0B">
+    </w:p>
+    <w:p w14:paraId="4C316817" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-        </w:rPr>
-        <w:t>, and the protection of the child from all forms of abuse</w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E730CEE" w14:textId="77777777" w:rsidR="006A6780" w:rsidRPr="00FB0BF9" w:rsidRDefault="006A6780" w:rsidP="006A6780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>We are committed to the rights of the child, the child’s safety and emotional well being, and the protection of the child from all forms of abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6780" w:rsidRPr="00834C0B" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="3EC3D762" w14:textId="77777777" w:rsidR="006A6780" w:rsidRDefault="006A6780">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006A6780">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1077" w:bottom="992" w:left="1077" w:header="425" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00256D8F" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="730C6AB5" w14:textId="77777777" w:rsidR="00C03E63" w:rsidRDefault="00C03E63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00256D8F" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="0290E37B" w14:textId="77777777" w:rsidR="00C03E63" w:rsidRDefault="00C03E63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{DAC12133-D128-4A1D-B440-ACA07AD5FC54}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A3AB19B0-8D74-4936-BD3C-8A7B51230967}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{D3278F9C-0162-4CCC-AE07-B0142C2FEC13}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{5C1AA144-7B43-405B-B631-3F393DAF548D}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{4F0FB243-1B23-41F2-A5B5-4CE1C57A93E9}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{0DEBC7EB-3CB9-4BDC-A4BF-DBA4C882C50A}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{F2B329F2-A54D-48FC-A8D7-0F16496A9345}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{B12F946C-27DB-4477-A3E7-566FB163F948}"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{B38CCFDF-F0F5-4C35-BAB9-257834A60B96}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{75262383-82C2-4CF7-925B-66B3ACF10DEC}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{080AE0A7-2AC2-4733-B579-97A568EE5936}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{1BEDDEFB-BBAD-41D4-B6F1-FD45D36F19D1}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{C74D5418-6515-48DA-91D9-E5A38F3BD544}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{3B9DFE42-B89E-4A8D-9236-7D84E38A3582}"/>
   </w:font>
   <w:font w:name="Poppins">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{8782DF36-58E3-40C8-9900-ED7AB19A57B4}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId12" w:fontKey="{4AC5E940-7A86-4A41-86DD-9250FD94C792}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{66B6CC2B-2776-4B1E-9C28-8709D104819F}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{BE4D689A-91C8-4B46-AB81-8E4AD8E11ABC}"/>
+    <w:embedItalic r:id="rId12" w:fontKey="{C1D17759-D575-4529-9899-66EDFE076904}"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{CB2E237D-5C49-4472-B732-A01CDD34CAEC}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{1A140812-4E2B-4BC2-8FA4-1D32B429FA83}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{47DE2771-3D0A-40E8-BE1B-7E5BCD75F561}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1FD2F510" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1E4EFA2D" wp14:editId="56E05D86">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2122170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-4761</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="" descr="OFFICIAL"/>
+              <wp:docPr id="3" name="Rectangle 3" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                        <w:p w14:paraId="4C6D4DFA" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="190500" anchor="b" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
@@ -8651,119 +9659,119 @@
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="340F7795" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7870BAF6" wp14:editId="17C1750B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2122170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-4761</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="" descr="OFFICIAL"/>
+              <wp:docPr id="1" name="Rectangle 1" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                        <w:p w14:paraId="1E2AE536" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="190500" anchor="b" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
@@ -8771,104 +9779,104 @@
             <v:rect id="_x0000_s1029" alt="OFFICIAL" style="position:absolute;margin-left:167.1pt;margin-top:-.35pt;width:45.7pt;height:31.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0YuxA1AEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdyrEFy0GQQIUB&#10;ozGQ9gMoirQIiI9yaUv++y5pK+njVvRC7ZKL2ZnZ1eZh1D05Cw/KmorOZzklwnDbKnOs6Pdv9acV&#10;JRCYaVlvjajoRQB92H78sBlcKRa2s30rPEEQA+XgKtqF4MosA94JzWBmnTD4KK3XLGDqj1nr2YDo&#10;us8Web7MButb5y0XAHj7fH2k24QvpeDhRUoQgfQVRW4hnT6dTTyz7YaVR89cp/iNBvsHFpopg03f&#10;oJ5ZYOTk1V9QWnFvwcow41ZnVkrFRdKAaub5H2peO+ZE0oLmgHuzCf4fLP96PniiWpwdJYZpHBEl&#10;rQCOHr3U9e5p97iPJg0OSqx9dQd/ywDDqHiUXscvaiFjRYt8mRdLnPqlonfFalHMi6vJYgyEx4L7&#10;fLUsKOGxYP15fZ+GkL0DOQ/hi7CaxKCiHmeYrGXnPQRsjqVTSexrbK36Ps2xN79dYGG8ySL3K9sY&#10;hbEZk+C7SVdj2wuaAI7XClvuGYQD87gGaMmAq1FR+HFiXlDS7wx6H/doCvwUNCmYr/Mix3dmeGfR&#10;wmYKn0Jauiu/x1OwUiUtkdG1/40ozjlJvO1kXKRf81T1/udsfwIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADf77O/eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/HWLkKLDfJotIkx&#10;8SZFe31lt4Bl3xJ22+K/dz3V42QmM9/k68n04qxH11lGeJhHIDTXVnXcIFTb19kKhPPEinrLGuFH&#10;O1gXtzc5Zcpe+EOfS9+IUMIuI4TW+yGT0tWtNuTmdtAcvIMdDfkgx0aqkS6h3PQyjqJUGuo4LLQ0&#10;6E2r62N5MgjvtHn5Vp/V9tAuj6Wt6M1/VTvE+7vp+QmE15O/huEPP6BDEZj29sTKiR4hSRZxiCLM&#10;HkEEfxEvUxB7hDSJQBa5/H+g+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0YuxA1AEA&#10;AIEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3++zv&#10;3gAAAAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FF128F" w:rsidRDefault="00FF128F"/>
+  <w:p w14:paraId="506B5689" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="00FF128F"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7BB1D48A" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7088"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2A375868" wp14:editId="28474C93">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2122170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-4761</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="" descr="OFFICIAL"/>
+              <wp:docPr id="4" name="Rectangle 4" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                        <w:p w14:paraId="1A229EAC" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="190500" anchor="b" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
@@ -8880,135 +9888,135 @@
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00256D8F" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="0A899E9C" w14:textId="77777777" w:rsidR="00C03E63" w:rsidRDefault="00C03E63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00256D8F" w:rsidRDefault="006A6780">
+    <w:p w14:paraId="14882D97" w14:textId="77777777" w:rsidR="00C03E63" w:rsidRDefault="00C03E63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1890CED5" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="31B286E4" wp14:editId="28ED9885">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="" descr="OFFICIAL"/>
+              <wp:docPr id="2" name="Rectangle 2" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                        <w:p w14:paraId="52515F1F" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="190500" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
@@ -9021,110 +10029,110 @@
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="00C962C4" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3E00E8EE" wp14:editId="43F4B84B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="5" name="" descr="OFFICIAL"/>
+              <wp:docPr id="5" name="Rectangle 5" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                        <w:p w14:paraId="1DF66082" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="190500" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
@@ -9137,110 +10145,110 @@
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="78074E7D" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="73B3DC44" wp14:editId="56162286">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="580390" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="" descr="OFFICIAL"/>
+              <wp:docPr id="6" name="Rectangle 6" descr="OFFICIAL"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5060568" y="3582515"/>
                         <a:ext cx="570865" cy="394970"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FF128F" w:rsidRDefault="006A6780">
+                        <w:p w14:paraId="3FA3FDB1" w14:textId="77777777" w:rsidR="00FF128F" w:rsidRDefault="006A6780">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="190500" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
@@ -9253,51 +10261,51 @@
                       <w:spacing w:after="0"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="020D6931"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="98962AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11472,186 +12480,186 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1527864532">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="278197">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="571626668">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1439981110">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="100879824">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1611816133">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1019310905">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="995379182">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="786966120">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1186870897">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="615256637">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2061786348">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="503472082">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1521503813">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1237285561">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1076778712">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="353652290">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1692105036">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="75"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF128F"/>
-    <w:rsid w:val="001F3E76"/>
     <w:rsid w:val="00256D8F"/>
     <w:rsid w:val="0049755F"/>
     <w:rsid w:val="006A6780"/>
-    <w:rsid w:val="00834C0B"/>
     <w:rsid w:val="0099507F"/>
+    <w:rsid w:val="00C03E63"/>
+    <w:rsid w:val="00E32F83"/>
+    <w:rsid w:val="00FB18FD"/>
     <w:rsid w:val="00FF128F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="76E33997"/>
+  <w14:docId w14:val="719B8A97"/>
   <w15:docId w15:val="{047A082B-C11B-4448-B951-508EC94A7F81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11983,50 +12991,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="104F75"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
@@ -12311,51 +13320,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006A6780"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="006A6780"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="248468712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="257754105">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12396,71 +13405,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1649481851">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/news/disclosure-and-barring-service-filtering" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/news/disclosure-and-barring-service-filtering" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
-[...15 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{5512D118-5CC6-11CF-8D67-00AA00BDCE1D}" ax:persistence="persistStream" r:id="rId1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12752,86 +13745,86 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg38JnfUDUPHkqCCBH5c6/MOdWzZQ==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5pNHpsdW83enplb3gaHwoBMRIaChgICVIUChJ0YWJsZS44MHdldjRyb3NhMTIaHwoBMhIaChgICVIUChJ0YWJsZS5iZHQxcm4ybDc2N3kaHwoBMxIaChgICVIUChJ0YWJsZS5rdjB2b3hsM3g2aHQaHwoBNBIaChgICVIUChJ0YWJsZS5jNDl4dnN0djV1MmwaHwoBNRIaChgICVIUChJ0YWJsZS43NzV3dzhmYXZoem8aHwoBNhIaChgICVIUChJ0YWJsZS5rcG5laHFvemtudnIaHwoBNxIaChgICVIUChJ0YWJsZS44dmRzYjRhdHh6bncyDmguNnk5ZTZyNThlYzF6Mg5oLnRxMWppNjNjanZqMTIOaC44YmFhMjI3azAxdGwyEGtpeC5tMzV3Mnc0cmozaGoyEGtpeC5qY3JheGYxeGJsZnEyEGtpeC50c3J4cXpmdmpqMTYyEGtpeC5qbmduNHBvcWdvY28yEGtpeC42NjVvMzN5Z3Jva2MyD2tpeC56eXV2Zmo4dmQzNzIQa2l4LmhkMjU4dXN3YXdrZDIQa2l4LjdxdG9jaXlodGY5cjIQa2l4LnZqOTlzeDJ1aG1qdzIPa2l4Lm0xdHM4dTRwdTZ3MhBraXgubnVsOHE3dzI4ZjB6Mg5raXguNGNxeWJ0a3luNzIQa2l4LjEwN2ZnZWUxYjV6eTIQa2l4LmViOWp6anhjeG9zaTIPa2l4LnExOXphYXp6enIyMg5raXguNXo1YzBuZHBpaDIQa2l4Lmd1YnVja2UxNGI0bzIQa2l4LmRycDI5YjFza3B2cDIQa2l4LnlvZ2V0dDRtMm1mejIQa2l4LmdsZ2xvMHYwMm1qdDIQa2l4LnltZzFvNTV4c3hzYjIQa2l4LjFvaG1hZm92ajFmNDIQa2l4Lm11eWd0eHU2eGo5ZTIQa2l4LnlzMWpldGVtcTJiajIQa2l4LjVsbGZkOWNyZTVzdTIQa2l4LmVxYWw4MXJlZGc5YTgAciExYjlyajh2YUc4VlI2S1RKODlWMXFTZGltbnZLWTRSemk=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1871</Words>
-  <Characters>10665</Characters>
+  <Words>1868</Words>
+  <Characters>10653</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12511</CharactersWithSpaces>
+  <CharactersWithSpaces>12497</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kate Bates</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E793EA70D38675468D28401A5AB4EF3D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>d7851091-0725-4fb3-8aaa-af2421c68fdc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Site">